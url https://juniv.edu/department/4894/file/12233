--- v0 (2025-10-09)
+++ v1 (2026-05-27)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06C7C99A" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRDefault="00DA5450" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E6860C2" wp14:editId="1554E139">
@@ -620,75 +619,123 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68635BF3" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00700915">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27465384" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FFEBB61" w14:textId="22ED1424" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
+    <w:p w14:paraId="4FFEBB61" w14:textId="7EB865AA" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367B4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">I pledge to abide by the law and regulations of Jahangirnagar University. I accept that the university </w:t>
+        <w:t xml:space="preserve">I pledge to abide by the law and regulations of Jahangirnagar University. I accept that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>university’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B07841" w:rsidRPr="00367B4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00367B4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> is final.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The thesis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C" w:rsidRPr="00367B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not replicate. I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C" w:rsidRPr="00367B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>complied with the university's plagiarism policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C" w:rsidRPr="00367B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A675C90" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A5708D4" w14:textId="77777777" w:rsidR="00026B41" w:rsidRDefault="00026B41" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6164ED40" w14:textId="77777777" w:rsidR="00700915" w:rsidRDefault="00700915" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
@@ -756,73 +803,64 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367B4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DECLARATION OF THE SUPERVISORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03991091" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221D2C19" w14:textId="5BC59469" w:rsidR="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
+    <w:p w14:paraId="54316F02" w14:textId="6ADD01D3" w:rsidR="00026B41" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367B4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>I hereby announce that the terms submitted by the scholar have been carefully checked by me/us. Thesis does not replicate. I/We shall abide by the laws of the university on plagiarism.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">I hereby announce that the terms submitted by the scholar have been carefully checked by me/us. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="077C74D9" w14:textId="77777777" w:rsidR="00026B41" w:rsidRDefault="00026B41" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="012AFD9D" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -904,63 +942,69 @@
     </w:p>
     <w:p w14:paraId="101DEDBA" w14:textId="1EE26528" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367B4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Enclosures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6735B389" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12358D1A" w14:textId="77777777" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="00367B4A" w:rsidP="00E446E8">
-[...11 lines deleted...]
-        <w:t>Entire soft copy of the Thesis shall be submitted in single Searchable PDF file less than 40 MB size (From Title page to Last page of thesis).</w:t>
+    <w:p w14:paraId="12358D1A" w14:textId="19D71CB1" w:rsidR="00367B4A" w:rsidRPr="00367B4A" w:rsidRDefault="006478D6" w:rsidP="00E446E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An entire soft copy of the Thesis shall be submitted in a single Searchable PDF file less than 40 MB in size (From the title page to the last page of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00367B4A" w:rsidRPr="00367B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>thesis).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B2B965" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3189596C" w14:textId="77777777" w:rsidR="00700915" w:rsidRDefault="00700915" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -1344,77 +1388,75 @@
     </w:p>
     <w:p w14:paraId="1AA98301" w14:textId="7D4A867F" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The complete report is submitted for review by the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741370FC" w14:textId="27219D60" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E27985" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
+    <w:p w14:paraId="28E27985" w14:textId="7B33A7D1" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Setting at the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Setting </w:t>
+      </w:r>
+      <w:r w:rsidR="00754CE6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in iThenticate (use the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>iThenticate</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (Use tick mark on the left).</w:t>
+        <w:t xml:space="preserve"> tick mark on the left).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135CB478" w14:textId="0E931D67" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2745"/>
         <w:gridCol w:w="2745"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E446E8" w14:paraId="7427D5DC" w14:textId="77777777" w:rsidTr="00E446E8">
         <w:trPr>
           <w:trHeight w:val="401"/>
@@ -1571,109 +1613,97 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="421BC683" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Crossref</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E9B695B" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B2592C3" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Crossref</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Posted Content</w:t>
+              <w:t>Crossref Posted Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B7C205A" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03F1EA8D" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
@@ -1797,69 +1827,81 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>b. No sentence, table, paragraph, or section has been copied verbatim from any other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>resource unless it is placed under quotation marks and duly referenced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA30846" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
+    <w:p w14:paraId="2AA30846" w14:textId="7506F4D5" w:rsidR="00E446E8" w:rsidRPr="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>There is no fabrication of data or results which have been compiled.</w:t>
+        <w:t xml:space="preserve">There is no fabrication of data or results </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E446E8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been compiled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B812FE8" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E446E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d. There is no falsification by manipulating research materials, equipment, or processes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3617C640" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -1928,63 +1970,69 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A7CA010" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E446E8" w14:paraId="1ECBC41E" w14:textId="77777777" w:rsidTr="00E446E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02060FB4" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
+          <w:p w14:paraId="02060FB4" w14:textId="57CE2821" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>% of Self Similarity</w:t>
+              <w:t xml:space="preserve">% of </w:t>
+            </w:r>
+            <w:r w:rsidR="00754CE6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Self-Similarity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D952C28" w14:textId="77777777" w:rsidR="00E446E8" w:rsidRDefault="00E446E8" w:rsidP="00E446E8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E446E8" w14:paraId="40BC886F" w14:textId="77777777" w:rsidTr="00E446E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
@@ -2086,116 +2134,140 @@
     </w:p>
     <w:p w14:paraId="1E29AFD6" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00E446E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4519"/>
-        <w:gridCol w:w="4507"/>
+        <w:gridCol w:w="4514"/>
+        <w:gridCol w:w="4512"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C3534F" w:rsidRPr="00367B4A" w14:paraId="160501E2" w14:textId="77777777" w:rsidTr="003A7322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="404B566C" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
+          <w:p w14:paraId="404B566C" w14:textId="42D0201B" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>1.Supervisor Name:</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2053C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E446E8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Supervisor Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="253F311F" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044C3B78" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00367B4A" w:rsidRDefault="00C3534F" w:rsidP="003A7322">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B922FD3" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
+          <w:p w14:paraId="7B922FD3" w14:textId="7FFB20AB" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2.Student Name:</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2053C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E446E8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Student Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3241AB90" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00E446E8" w:rsidRDefault="00C3534F" w:rsidP="00C3534F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E446E8">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5F7B2C" w14:textId="77777777" w:rsidR="00C3534F" w:rsidRPr="00367B4A" w:rsidRDefault="00C3534F" w:rsidP="003A7322">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2430,130 +2502,154 @@
     </w:p>
     <w:p w14:paraId="051CF2D7" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please tick to confirm the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429CCADE" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="141F794C" w14:textId="6EBF3640" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
+    <w:p w14:paraId="141F794C" w14:textId="425C8AD4" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>I have read and understood the University's regulations concerning conduct of Master research and, in particular, the regulations on plagiarism.</w:t>
+        <w:t xml:space="preserve">I have read and understood the University's regulations concerning </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the conduct of Master's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6104">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research and, in particular, the regulations on plagiarism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167D1980" w14:textId="5DB36CED" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that I am aware of National and International Copyright </w:t>
       </w:r>
       <w:r w:rsidR="00B07841" w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58480283" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The [thesis/dissertation /assignment/project/other submitted work] I am submitting is entirely my own work except where otherwise indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D955293" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
+    <w:p w14:paraId="5D955293" w14:textId="6238EF15" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>It has not been submitted, either partially or in full, either for this University or qualification for another course of study of this University or for a qualification at any other institution.</w:t>
+        <w:t xml:space="preserve">It has not been submitted, either partially or in full, either for this University or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2053C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for a qualification for another course of study at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6104">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this University or for a qualification at any other institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448DBC53" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I have clearly indicated the presence of all material I have quoted from other sources, including any diagrams, charts, tables, or graphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7E9DB6" w14:textId="3166E6CF" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
@@ -2607,144 +2703,162 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I have not used the services of any agency providing specimen, model, or false work in the preparation of this thesis/dissertation/ assignment/project/other submitted work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E2DE72" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I agree to retain an electronic copy of this work until the publication of my final examination result.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7C9C11" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
+    <w:p w14:paraId="7B7C9C11" w14:textId="5CBDC1BC" w:rsidR="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>I agree to make such electronic copy available to the examiners should it be necessary to confirm my word count or to check for plagiarism.</w:t>
+        <w:t xml:space="preserve">I agree to make such </w:t>
+      </w:r>
+      <w:r w:rsidR="00754CE6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6104">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>electronic copy available to the examiners should it be necessary to confirm my word count or to check for plagiarism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767C4483" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="185D5E09" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50ED5044" w14:textId="77777777" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00AB6104" w:rsidP="00AB6104">
+    <w:p w14:paraId="50ED5044" w14:textId="6BEE6734" w:rsidR="00AB6104" w:rsidRPr="00AB6104" w:rsidRDefault="00754CE6" w:rsidP="00AB6104">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6104">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Candidate’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6104" w:rsidRPr="00AB6104">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6104">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB6104">
+      <w:r w:rsidR="00AB6104" w:rsidRPr="00AB6104">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2D281B" w14:textId="77777777" w:rsidR="00026B41" w:rsidRPr="00AB6104" w:rsidRDefault="00026B41" w:rsidP="00E446E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00026B41" w:rsidRPr="00AB6104" w:rsidSect="00026B41">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -2901,72 +3015,74 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1348753495">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00367B4A"/>
     <w:rsid w:val="00026B41"/>
     <w:rsid w:val="002B36F4"/>
     <w:rsid w:val="00367B4A"/>
+    <w:rsid w:val="006478D6"/>
     <w:rsid w:val="00700915"/>
     <w:rsid w:val="007231E5"/>
+    <w:rsid w:val="00754CE6"/>
     <w:rsid w:val="00AB6104"/>
     <w:rsid w:val="00B07841"/>
+    <w:rsid w:val="00B2053C"/>
     <w:rsid w:val="00B37161"/>
+    <w:rsid w:val="00BC42D8"/>
     <w:rsid w:val="00C3534F"/>
     <w:rsid w:val="00C77DBE"/>
     <w:rsid w:val="00D13C32"/>
     <w:rsid w:val="00DA5450"/>
     <w:rsid w:val="00E446E8"/>
     <w:rsid w:val="00EA4F64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3777,80 +3893,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>574</Words>
-  <Characters>3242</Characters>
+  <Words>590</Words>
+  <Characters>3263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3723</CharactersWithSpaces>
+  <CharactersWithSpaces>3762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Al Jubaer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>96339dfe-fce2-4d89-96f6-ae0a1cd827d1</vt:lpwstr>
   </property>
 </Properties>
 </file>